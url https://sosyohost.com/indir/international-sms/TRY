--- v0 (2026-05-12)
+++ v1 (2026-06-02)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,3707</t>
+    <t>9,4759</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,4997</t>
+    <t>5,5615</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>10,9995</t>
+    <t>11,123</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>13,8974</t>
+    <t>14,0535</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,6917</t>
+    <t>12,8342</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,3649</t>
+    <t>10,4813</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>5,9651</t>
+    <t>6,0321</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>17,9799</t>
+    <t>18,1818</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,7113</t>
+    <t>5,7754</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,211</t>
+    <t>11,3369</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>14,807</t>
+    <t>14,9733</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,6727</t>
+    <t>8,7701</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,3845</t>
+    <t>3,4225</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,9302</t>
+    <t>12,0642</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,3263</t>
+    <t>13,4759</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,2686</t>
+    <t>12,4064</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,6531</t>
+    <t>15,8289</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,4056</t>
+    <t>3,4439</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,5479</t>
+    <t>4,5989</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>124,8017</t>
+    <t>126,2032</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,2496</t>
+    <t>8,3422</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>7,9323</t>
+    <t>8,0214</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,0724</t>
+    <t>9,1743</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,192</t>
+    <t>7,2727</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,0767</t>
+    <t>5,1337</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,5574</t>
+    <t>6,631</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>19,2914</t>
+    <t>19,508</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,8075</t>
+    <t>3,8503</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,615</t>
+    <t>7,7005</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,0513</t>
+    <t>13,1979</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,2729</t>
+    <t>4,3209</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,8265</t>
+    <t>7,9144</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>18,6145</t>
+    <t>18,8235</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,0957</t>
+    <t>9,1979</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,7879</t>
+    <t>10,9091</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>11,909</t>
+    <t>12,0428</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,5246</t>
+    <t>8,6203</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>9,9418</t>
+    <t>10,0535</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,826</t>
+    <t>19,0374</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,6341</t>
+    <t>11,7647</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,5188</t>
+    <t>9,6257</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,7493</t>
+    <t>13,9037</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,6436</t>
+    <t>13,7968</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,5383</t>
+    <t>2,5668</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,513</t>
+    <t>10,631</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>16,9223</t>
+    <t>17,1123</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,8837</t>
+    <t>20,107</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,4611</t>
+    <t>8,5561</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>16,7319</t>
+    <t>16,9198</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,0571</t>
+    <t>12,1925</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,7689</t>
+    <t>6,8449</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,7303</t>
+    <t>9,8396</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,0381</t>
+    <t>8,1283</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>15,23</t>
+    <t>15,4011</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,7996</t>
+    <t>8,8984</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,2168</t>
+    <t>10,3316</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,6668</t>
+    <t>9,7754</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>12,9032</t>
+    <t>13,0481</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,7647</t>
+    <t>14,9305</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,4421</t>
+    <t>4,492</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,1534</t>
+    <t>10,2674</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,4035</t>
+    <t>7,4866</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>5,9228</t>
+    <t>5,9893</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,4225</t>
+    <t>11,5508</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>25,3834</t>
+    <t>25,6684</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,1375</t>
+    <t>20,3636</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,119</t>
+    <t>5,1765</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>24,6854</t>
+    <t>24,9626</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,596</t>
+    <t>3,6364</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>13,9609</t>
+    <t>14,1176</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>7,9746</t>
+    <t>8,0642</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,0375</t>
+    <t>19,2513</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,5955</t>
+    <t>14,7594</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,2882</t>
+    <t>5,3476</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,9804</t>
+    <t>7,0588</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>15,3358</t>
+    <t>15,508</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,019</t>
+    <t>4,0642</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,4802</t>
+    <t>12,6203</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>27,2871</t>
+    <t>27,5936</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,1074</t>
+    <t>7,1872</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,8456</t>
+    <t>11,9786</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,6785</t>
+    <t>7,7647</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,7763</t>
+    <t>12,9198</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>17,028</t>
+    <t>17,2193</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,0185</t>
+    <t>15,1872</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,4685</t>
+    <t>14,631</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,6224</t>
+    <t>13,7754</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>14,1724</t>
+    <t>14,3316</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,8652</t>
+    <t>4,9198</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,6922</t>
+    <t>1,7112</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>21,1528</t>
+    <t>21,3904</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>20,9836</t>
+    <t>21,2193</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,184</t>
+    <t>12,3209</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>