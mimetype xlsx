--- v1 (2026-06-02)
+++ v2 (2026-06-23)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,4759</t>
+    <t>9,4305</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,5615</t>
+    <t>5,5349</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>11,123</t>
+    <t>11,0697</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>14,0535</t>
+    <t>13,9862</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,8342</t>
+    <t>12,7728</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,4813</t>
+    <t>10,4311</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>6,0321</t>
+    <t>6,0032</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>18,1818</t>
+    <t>18,0947</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,7754</t>
+    <t>5,7477</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,3369</t>
+    <t>11,2826</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>14,9733</t>
+    <t>14,9015</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,7701</t>
+    <t>8,728</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,4225</t>
+    <t>3,4061</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>12,0642</t>
+    <t>12,0064</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,4759</t>
+    <t>13,4114</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,4064</t>
+    <t>12,347</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,8289</t>
+    <t>15,7531</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,4439</t>
+    <t>3,4274</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,5989</t>
+    <t>4,5769</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>126,2032</t>
+    <t>125,5987</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,3422</t>
+    <t>8,3023</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>8,0214</t>
+    <t>7,983</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,1743</t>
+    <t>9,1304</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,2727</t>
+    <t>7,2379</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,1337</t>
+    <t>5,1091</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,631</t>
+    <t>6,5993</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>19,508</t>
+    <t>19,4146</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,8503</t>
+    <t>3,8318</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,7005</t>
+    <t>7,6637</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,1979</t>
+    <t>13,1346</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,3209</t>
+    <t>4,3002</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,9144</t>
+    <t>7,8765</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>18,8235</t>
+    <t>18,7334</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,1979</t>
+    <t>9,1538</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,9091</t>
+    <t>10,8568</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>12,0428</t>
+    <t>11,9851</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,6203</t>
+    <t>8,579</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>10,0535</t>
+    <t>10,0053</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>19,0374</t>
+    <t>18,9462</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,7647</t>
+    <t>11,7084</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,6257</t>
+    <t>9,5796</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,9037</t>
+    <t>13,8371</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,7968</t>
+    <t>13,7307</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,5668</t>
+    <t>2,5546</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,631</t>
+    <t>10,5801</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>17,1123</t>
+    <t>17,0303</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>20,107</t>
+    <t>20,0106</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,5561</t>
+    <t>8,5152</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>16,9198</t>
+    <t>16,8387</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,1925</t>
+    <t>12,1341</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,8449</t>
+    <t>6,8121</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,8396</t>
+    <t>9,7924</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,1283</t>
+    <t>8,0894</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>15,4011</t>
+    <t>15,3273</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,8984</t>
+    <t>8,8558</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,3316</t>
+    <t>10,2821</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,7754</t>
+    <t>9,7286</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>13,0481</t>
+    <t>12,9856</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,9305</t>
+    <t>14,859</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,492</t>
+    <t>4,4705</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,2674</t>
+    <t>10,2182</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,4866</t>
+    <t>7,4508</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>5,9893</t>
+    <t>5,9606</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,5508</t>
+    <t>11,4955</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>25,6684</t>
+    <t>25,5455</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,3636</t>
+    <t>20,2661</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,1765</t>
+    <t>5,1517</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>24,9626</t>
+    <t>24,843</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,6364</t>
+    <t>3,6189</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>14,1176</t>
+    <t>14,05</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>8,0642</t>
+    <t>8,0255</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,2513</t>
+    <t>19,1591</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,7594</t>
+    <t>14,6887</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,3476</t>
+    <t>5,322</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>7,0588</t>
+    <t>7,025</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>15,508</t>
+    <t>15,4337</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0642</t>
+    <t>4,0447</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,6203</t>
+    <t>12,5599</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>27,5936</t>
+    <t>27,4614</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,1872</t>
+    <t>7,1527</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,9786</t>
+    <t>11,9212</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,7647</t>
+    <t>7,7275</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,9198</t>
+    <t>12,8579</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>17,2193</t>
+    <t>17,1368</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,1872</t>
+    <t>15,1144</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,631</t>
+    <t>14,5609</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,7754</t>
+    <t>13,7094</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>14,3316</t>
+    <t>14,2629</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,9198</t>
+    <t>4,8962</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,7112</t>
+    <t>1,703</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>21,3904</t>
+    <t>21,2879</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>21,2193</t>
+    <t>21,1176</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,3209</t>
+    <t>12,2618</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>