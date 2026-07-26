--- v2 (2026-06-23)
+++ v3 (2026-07-26)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,4305</t>
+    <t>9,5423</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,5349</t>
+    <t>5,6004</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>11,0697</t>
+    <t>11,2009</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>13,9862</t>
+    <t>14,1519</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,7728</t>
+    <t>12,9241</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,4311</t>
+    <t>10,5547</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>6,0032</t>
+    <t>6,0743</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>18,0947</t>
+    <t>18,3091</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,7477</t>
+    <t>5,8158</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,2826</t>
+    <t>11,4163</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>14,9015</t>
+    <t>15,0781</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,728</t>
+    <t>8,8314</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,4061</t>
+    <t>3,4464</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>12,0064</t>
+    <t>12,1486</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,4114</t>
+    <t>13,5703</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,347</t>
+    <t>12,4933</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,7531</t>
+    <t>15,9397</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,4274</t>
+    <t>3,468</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,5769</t>
+    <t>4,6311</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>125,5987</t>
+    <t>127,0867</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,3023</t>
+    <t>8,4006</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>7,983</t>
+    <t>8,0775</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,1304</t>
+    <t>9,2386</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,2379</t>
+    <t>7,3236</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,1091</t>
+    <t>5,1696</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,5993</t>
+    <t>6,6774</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>19,4146</t>
+    <t>19,6446</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,8318</t>
+    <t>3,8772</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,6637</t>
+    <t>7,7544</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,1346</t>
+    <t>13,2903</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,3002</t>
+    <t>4,3511</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,8765</t>
+    <t>7,9698</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>18,7334</t>
+    <t>18,9553</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,1538</t>
+    <t>9,2623</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,8568</t>
+    <t>10,9855</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>11,9851</t>
+    <t>12,1271</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,579</t>
+    <t>8,6807</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>10,0053</t>
+    <t>10,1239</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,9462</t>
+    <t>19,1707</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,7084</t>
+    <t>11,8471</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,5796</t>
+    <t>9,6931</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,8371</t>
+    <t>14,0011</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,7307</t>
+    <t>13,8934</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,5546</t>
+    <t>2,5848</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,5801</t>
+    <t>10,7054</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>17,0303</t>
+    <t>17,2321</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>20,0106</t>
+    <t>20,2477</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,5152</t>
+    <t>8,616</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>16,8387</t>
+    <t>17,0382</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,1341</t>
+    <t>12,2779</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,8121</t>
+    <t>6,8928</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,7924</t>
+    <t>9,9085</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,0894</t>
+    <t>8,1852</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>15,3273</t>
+    <t>15,5089</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,8558</t>
+    <t>8,9607</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,2821</t>
+    <t>10,4039</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,7286</t>
+    <t>9,8438</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>12,9856</t>
+    <t>13,1395</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,859</t>
+    <t>15,035</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,4705</t>
+    <t>4,5234</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,2182</t>
+    <t>10,3393</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,4508</t>
+    <t>7,539</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>5,9606</t>
+    <t>6,0312</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,4955</t>
+    <t>11,6317</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>25,5455</t>
+    <t>25,8481</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,2661</t>
+    <t>20,5062</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,1517</t>
+    <t>5,2127</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>24,843</t>
+    <t>25,1373</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,6189</t>
+    <t>3,6618</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>14,05</t>
+    <t>14,2165</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>8,0255</t>
+    <t>8,1206</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,1591</t>
+    <t>19,3861</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,6887</t>
+    <t>14,8627</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,322</t>
+    <t>5,385</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>7,025</t>
+    <t>7,1082</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>15,4337</t>
+    <t>15,6166</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0447</t>
+    <t>4,0926</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,5599</t>
+    <t>12,7087</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>27,4614</t>
+    <t>27,7868</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,1527</t>
+    <t>7,2375</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,9212</t>
+    <t>12,0625</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,7275</t>
+    <t>7,8191</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,8579</t>
+    <t>13,0102</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>17,1368</t>
+    <t>17,3398</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,1144</t>
+    <t>15,2935</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,5609</t>
+    <t>14,7334</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,7094</t>
+    <t>13,8718</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>14,2629</t>
+    <t>14,4319</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,8962</t>
+    <t>4,9542</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,703</t>
+    <t>1,7232</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>21,2879</t>
+    <t>21,5401</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>21,1176</t>
+    <t>21,3678</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,2618</t>
+    <t>12,4071</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>