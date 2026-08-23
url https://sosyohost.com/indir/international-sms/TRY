--- v3 (2026-07-26)
+++ v4 (2026-08-23)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,5423</t>
+    <t>9,9327</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,6004</t>
+    <t>5,8296</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>11,2009</t>
+    <t>11,6592</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>14,1519</t>
+    <t>14,7309</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,9241</t>
+    <t>13,4529</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,5547</t>
+    <t>10,9865</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>6,0743</t>
+    <t>6,3229</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>18,3091</t>
+    <t>19,0583</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,8158</t>
+    <t>6,0538</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,4163</t>
+    <t>11,8834</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>15,0781</t>
+    <t>15,6951</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,8314</t>
+    <t>9,1928</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,4464</t>
+    <t>3,5874</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>12,1486</t>
+    <t>12,6457</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,5703</t>
+    <t>14,1256</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,4933</t>
+    <t>13,0045</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,9397</t>
+    <t>16,5919</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,468</t>
+    <t>3,6099</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,6311</t>
+    <t>4,8206</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>127,0867</t>
+    <t>132,287</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,4006</t>
+    <t>8,7444</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>8,0775</t>
+    <t>8,4081</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,2386</t>
+    <t>9,6166</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,3236</t>
+    <t>7,6233</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,1696</t>
+    <t>5,3812</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,6774</t>
+    <t>6,9507</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>19,6446</t>
+    <t>20,4484</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,8772</t>
+    <t>4,0359</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,7544</t>
+    <t>8,0717</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,2903</t>
+    <t>13,8341</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,3511</t>
+    <t>4,5291</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,9698</t>
+    <t>8,296</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>18,9553</t>
+    <t>19,7309</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,2623</t>
+    <t>9,6413</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,9855</t>
+    <t>11,435</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>12,1271</t>
+    <t>12,6233</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,6807</t>
+    <t>9,0359</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>10,1239</t>
+    <t>10,5381</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>19,1707</t>
+    <t>19,9552</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,8471</t>
+    <t>12,3318</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,6931</t>
+    <t>10,0897</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>14,0011</t>
+    <t>14,574</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,8934</t>
+    <t>14,4619</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,5848</t>
+    <t>2,6906</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,7054</t>
+    <t>11,1435</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>17,2321</t>
+    <t>17,9372</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>20,2477</t>
+    <t>21,0762</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,616</t>
+    <t>8,9686</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>17,0382</t>
+    <t>17,7354</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,2779</t>
+    <t>12,7803</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,8928</t>
+    <t>7,1749</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,9085</t>
+    <t>10,3139</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,1852</t>
+    <t>8,5202</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>15,5089</t>
+    <t>16,1435</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,9607</t>
+    <t>9,3274</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,4039</t>
+    <t>10,8296</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,8438</t>
+    <t>10,2466</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>13,1395</t>
+    <t>13,6771</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,035</t>
+    <t>15,6502</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,5234</t>
+    <t>4,7085</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,3393</t>
+    <t>10,7623</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,539</t>
+    <t>7,8475</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>6,0312</t>
+    <t>6,278</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,6317</t>
+    <t>12,1076</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>25,8481</t>
+    <t>26,9058</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,5062</t>
+    <t>21,3453</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,2127</t>
+    <t>5,426</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>25,1373</t>
+    <t>26,1659</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,6618</t>
+    <t>3,8117</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>14,2165</t>
+    <t>14,7982</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>8,1206</t>
+    <t>8,4529</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,3861</t>
+    <t>20,1794</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,8627</t>
+    <t>15,4709</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,385</t>
+    <t>5,6054</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>7,1082</t>
+    <t>7,3991</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>15,6166</t>
+    <t>16,2556</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0926</t>
+    <t>4,2601</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,7087</t>
+    <t>13,2287</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>27,7868</t>
+    <t>28,9238</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,2375</t>
+    <t>7,5336</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>12,0625</t>
+    <t>12,5561</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,8191</t>
+    <t>8,139</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>13,0102</t>
+    <t>13,5426</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>17,3398</t>
+    <t>18,0493</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,2935</t>
+    <t>15,9193</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,7334</t>
+    <t>15,3363</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,8718</t>
+    <t>14,4395</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>14,4319</t>
+    <t>15,0224</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,9542</t>
+    <t>5,157</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,7232</t>
+    <t>1,7937</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>21,5401</t>
+    <t>22,4215</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>21,3678</t>
+    <t>22,2422</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,4071</t>
+    <t>12,9148</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>