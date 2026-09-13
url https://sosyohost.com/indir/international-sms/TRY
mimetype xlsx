--- v4 (2026-08-23)
+++ v5 (2026-09-13)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,9327</t>
+    <t>9,9887</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,8296</t>
+    <t>5,8625</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>11,6592</t>
+    <t>11,7249</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>14,7309</t>
+    <t>14,814</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>13,4529</t>
+    <t>13,5287</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,9865</t>
+    <t>11,0485</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>6,3229</t>
+    <t>6,3585</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>19,0583</t>
+    <t>19,1657</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>6,0538</t>
+    <t>6,0879</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,8834</t>
+    <t>11,9504</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>15,6951</t>
+    <t>15,7835</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>9,1928</t>
+    <t>9,2446</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,5874</t>
+    <t>3,6077</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>12,6457</t>
+    <t>12,717</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>14,1256</t>
+    <t>14,2052</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>13,0045</t>
+    <t>13,0778</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>16,5919</t>
+    <t>16,6855</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,6099</t>
+    <t>3,6302</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,8206</t>
+    <t>4,8478</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>132,287</t>
+    <t>133,0327</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,7444</t>
+    <t>8,7937</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>8,4081</t>
+    <t>8,4555</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,6166</t>
+    <t>9,6708</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,6233</t>
+    <t>7,6663</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,3812</t>
+    <t>5,4115</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,9507</t>
+    <t>6,9899</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>20,4484</t>
+    <t>20,5637</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>4,0359</t>
+    <t>4,0586</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>8,0717</t>
+    <t>8,1172</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,8341</t>
+    <t>13,9121</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,5291</t>
+    <t>4,5547</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>8,296</t>
+    <t>8,3427</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>19,7309</t>
+    <t>19,8422</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,6413</t>
+    <t>9,6956</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>11,435</t>
+    <t>11,4994</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>12,6233</t>
+    <t>12,6945</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>9,0359</t>
+    <t>9,0868</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>10,5381</t>
+    <t>10,5975</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>19,9552</t>
+    <t>20,0676</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>12,3318</t>
+    <t>12,4014</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>10,0897</t>
+    <t>10,1466</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>14,574</t>
+    <t>14,6561</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>14,4619</t>
+    <t>14,5434</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,6906</t>
+    <t>2,7057</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>11,1435</t>
+    <t>11,2063</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>17,9372</t>
+    <t>18,0383</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>21,0762</t>
+    <t>21,195</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,9686</t>
+    <t>9,0192</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>17,7354</t>
+    <t>17,8354</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,7803</t>
+    <t>12,8523</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>7,1749</t>
+    <t>7,2153</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>10,3139</t>
+    <t>10,372</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,5202</t>
+    <t>8,5682</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>16,1435</t>
+    <t>16,2345</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>9,3274</t>
+    <t>9,3799</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,8296</t>
+    <t>10,8906</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>10,2466</t>
+    <t>10,3044</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>13,6771</t>
+    <t>13,7542</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,6502</t>
+    <t>15,7384</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,7085</t>
+    <t>4,7351</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,7623</t>
+    <t>10,823</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,8475</t>
+    <t>7,8918</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>6,278</t>
+    <t>6,3134</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>12,1076</t>
+    <t>12,1759</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>26,9058</t>
+    <t>27,0575</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>21,3453</t>
+    <t>21,4656</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,426</t>
+    <t>5,4566</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>26,1659</t>
+    <t>26,3134</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,8117</t>
+    <t>3,8331</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>14,7982</t>
+    <t>14,8816</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>8,4529</t>
+    <t>8,5006</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>20,1794</t>
+    <t>20,2931</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>15,4709</t>
+    <t>15,5581</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,6054</t>
+    <t>5,637</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>7,3991</t>
+    <t>7,4408</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>16,2556</t>
+    <t>16,3472</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,2601</t>
+    <t>4,2841</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>13,2287</t>
+    <t>13,3033</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>28,9238</t>
+    <t>29,0868</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,5336</t>
+    <t>7,5761</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>12,5561</t>
+    <t>12,6268</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>8,139</t>
+    <t>8,1849</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>13,5426</t>
+    <t>13,6189</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>18,0493</t>
+    <t>18,1511</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,9193</t>
+    <t>16,009</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>15,3363</t>
+    <t>15,4228</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>14,4395</t>
+    <t>14,5209</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>15,0224</t>
+    <t>15,1071</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>5,157</t>
+    <t>5,186</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,7937</t>
+    <t>1,8038</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>22,4215</t>
+    <t>22,5479</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>22,2422</t>
+    <t>22,3675</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,9148</t>
+    <t>12,9876</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>